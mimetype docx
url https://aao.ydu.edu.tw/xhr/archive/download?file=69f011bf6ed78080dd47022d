--- v0 (2026-04-29)
+++ v1 (2026-10-04)
@@ -1640,63 +1640,51 @@
                 <w:noProof/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>，如未到考照日，則日後</w:t>
             </w:r>
             <w:r w:rsidR="001F52A9">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>考到後補</w:t>
             </w:r>
             <w:r w:rsidRPr="00611849">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>檢附，</w:t>
-[...11 lines deleted...]
-              <w:t>暫可不做</w:t>
+              <w:t>檢附，暫可不做</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>填</w:t>
             </w:r>
             <w:r w:rsidRPr="00611849">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>寫此欄</w:t>
             </w:r>
             <w:r w:rsidR="00C75A22">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
@@ -5667,57 +5655,57 @@
               </w:rPr>
               <w:t>證照名稱</w:t>
             </w:r>
             <w:r w:rsidR="009A27FB" w:rsidRPr="009A27FB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="009A27FB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>證照</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67E5D34A" w14:textId="6CB8A9FC" w:rsidR="000646E0" w:rsidRPr="00F30154" w:rsidRDefault="00F166D2" w:rsidP="009A27FB">
+          <w:p w14:paraId="09053CA3" w14:textId="7E2D2A25" w:rsidR="005521FC" w:rsidRPr="005521FC" w:rsidRDefault="00F166D2" w:rsidP="005521FC">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="180"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E7BB3">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>二</w:t>
             </w:r>
             <w:r w:rsidRPr="009E7BB3">
@@ -5726,535 +5714,425 @@
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
             <w:r w:rsidR="00855D86" w:rsidRPr="009E7BB3">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>實際執行成效：</w:t>
             </w:r>
             <w:r w:rsidR="000646E0" w:rsidRPr="00112A5B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidR="001F6E30">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="7F7F7F"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>※</w:t>
+            </w:r>
+            <w:r w:rsidR="001F6E30">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="7F7F7F"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001F6E30" w:rsidRPr="004C6F59">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="7F7F7F"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>成果盡量以量化方式呈現</w:t>
+            </w:r>
+            <w:r w:rsidR="005521FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="7F7F7F"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="7F7F7F"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>說明成長幅度或進步情形</w:t>
+            </w:r>
+            <w:r w:rsidR="001F6E30" w:rsidRPr="004C6F59">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="7F7F7F"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EC4FBB0" w14:textId="07919FFD" w:rsidR="009A27FB" w:rsidRPr="005521FC" w:rsidRDefault="009A27FB" w:rsidP="005521FC">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
               <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="3"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="180"/>
+              <w:ind w:leftChars="0" w:left="484"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="7F7F7F"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="005521FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="7F7F7F"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>※</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              <w:t>參與人數：共計</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005521FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="7F7F7F"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
+              <w:t xml:space="preserve"> X </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005521FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="7F7F7F"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>人次參與</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005521FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="7F7F7F"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="004C6F59">
-[...60 lines deleted...]
-          <w:p w14:paraId="3EC4FBB0" w14:textId="77777777" w:rsidR="009A27FB" w:rsidRDefault="009A27FB" w:rsidP="009A27FB">
+          </w:p>
+          <w:p w14:paraId="421019CB" w14:textId="77777777" w:rsidR="009A27FB" w:rsidRDefault="009A27FB" w:rsidP="009A27FB">
             <w:pPr>
               <w:pStyle w:val="aa"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="180"/>
               <w:ind w:leftChars="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="7F7F7F"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A27FB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="7F7F7F"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>參與人數：共計</w:t>
+              <w:t>通過人數／通過率：通過</w:t>
             </w:r>
             <w:r w:rsidRPr="009A27FB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="7F7F7F"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> X </w:t>
             </w:r>
             <w:r w:rsidRPr="009A27FB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="7F7F7F"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>人次參與</w:t>
+              <w:t>人，通過率</w:t>
             </w:r>
             <w:r w:rsidRPr="009A27FB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="7F7F7F"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
+              <w:t xml:space="preserve"> X%</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A27FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="7F7F7F"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>（較去年提升</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A27FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="7F7F7F"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> X%</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A27FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="7F7F7F"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A27FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="7F7F7F"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="421019CB" w14:textId="77777777" w:rsidR="009A27FB" w:rsidRDefault="009A27FB" w:rsidP="009A27FB">
+          <w:p w14:paraId="17650865" w14:textId="77777777" w:rsidR="009A27FB" w:rsidRDefault="009A27FB" w:rsidP="009A27FB">
             <w:pPr>
               <w:pStyle w:val="aa"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="180"/>
               <w:ind w:leftChars="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="7F7F7F"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A27FB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="7F7F7F"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>通過人數／通過率：通過</w:t>
+              <w:t>證照取得總數：累計取得</w:t>
             </w:r>
             <w:r w:rsidRPr="009A27FB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="7F7F7F"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> X </w:t>
             </w:r>
             <w:r w:rsidRPr="009A27FB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="7F7F7F"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>人，通過率</w:t>
+              <w:t>張證照</w:t>
             </w:r>
             <w:r w:rsidRPr="009A27FB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="7F7F7F"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> X%</w:t>
-[...38 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17650865" w14:textId="77777777" w:rsidR="009A27FB" w:rsidRDefault="009A27FB" w:rsidP="009A27FB">
+          <w:p w14:paraId="10578A06" w14:textId="2D57ABC2" w:rsidR="009A27FB" w:rsidRPr="009A27FB" w:rsidRDefault="009A27FB" w:rsidP="009A27FB">
             <w:pPr>
               <w:pStyle w:val="aa"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="180"/>
               <w:ind w:leftChars="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="7F7F7F"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A27FB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="7F7F7F"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>證照取得總數：累計取得</w:t>
+              <w:t>出席率：平均</w:t>
             </w:r>
             <w:r w:rsidRPr="009A27FB">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="7F7F7F"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> X </w:t>
+              <w:t>上課</w:t>
             </w:r>
             <w:r w:rsidRPr="009A27FB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="7F7F7F"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>張證照</w:t>
+              <w:t>出席率達</w:t>
             </w:r>
             <w:r w:rsidRPr="009A27FB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="7F7F7F"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...58 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> X% </w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="4AF5817F" w14:textId="2D57ABC2" w:rsidR="009A27FB" w:rsidRPr="009A27FB" w:rsidRDefault="009A27FB" w:rsidP="009A27FB">
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+          </w:p>
+          <w:p w14:paraId="4AF5817F" w14:textId="3A22D21E" w:rsidR="009A27FB" w:rsidRPr="005521FC" w:rsidRDefault="005521FC" w:rsidP="009A27FB">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="180"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
-[...102 lines deleted...]
-              <w:t>：</w:t>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005521FC">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(三) </w:t>
+            </w:r>
+            <w:r w:rsidR="009A27FB" w:rsidRPr="005521FC">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>質化成果（描述改變與影響）</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="59C0F6F0" w14:textId="77777777" w:rsidR="009A27FB" w:rsidRPr="009A27FB" w:rsidRDefault="009A27FB" w:rsidP="009A27FB">
             <w:pPr>
               <w:pStyle w:val="aa"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="180"/>
               <w:ind w:leftChars="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="7F7F7F"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A27FB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
@@ -6783,103 +6661,125 @@
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="396A7270" w14:textId="32812609" w:rsidR="006531D6" w:rsidRPr="001F6E30" w:rsidRDefault="006531D6" w:rsidP="0053538A">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="69F6B537" w14:textId="654753DE" w:rsidR="008810C8" w:rsidRDefault="00855D86" w:rsidP="00675116">
+    <w:p w14:paraId="3186EB91" w14:textId="77777777" w:rsidR="005521FC" w:rsidRDefault="005521FC" w:rsidP="00675116">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69F6B537" w14:textId="1C450DCA" w:rsidR="008810C8" w:rsidRDefault="005521FC" w:rsidP="00675116">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidR="00855D86">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>四</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE7431">
+      <w:r w:rsidR="00855D86" w:rsidRPr="00DE7431">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidR="009F77DD">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>學生</w:t>
       </w:r>
       <w:r w:rsidR="00503327">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>反思與心得</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E6E8F">
+      <w:r w:rsidR="00855D86" w:rsidRPr="009E6E8F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -10846,125 +10746,125 @@
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r w:rsidRPr="00C75A22">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:snapToGrid w:val="0"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>※簽到欄表格若不敷使用，請自行增減</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C75A22" w:rsidRPr="00C75A22" w:rsidSect="00270268">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="227" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5A37BCAF" w14:textId="77777777" w:rsidR="0020121F" w:rsidRDefault="0020121F" w:rsidP="000B243D">
+    <w:p w14:paraId="69AE32E4" w14:textId="77777777" w:rsidR="00477B8A" w:rsidRDefault="00477B8A" w:rsidP="000B243D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="085B2CE5" w14:textId="77777777" w:rsidR="0020121F" w:rsidRDefault="0020121F" w:rsidP="000B243D">
+    <w:p w14:paraId="5A25D4E9" w14:textId="77777777" w:rsidR="00477B8A" w:rsidRDefault="00477B8A" w:rsidP="000B243D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="556FD8A8" w14:textId="77777777" w:rsidR="0020121F" w:rsidRDefault="0020121F" w:rsidP="000B243D">
+    <w:p w14:paraId="2322D35F" w14:textId="77777777" w:rsidR="00477B8A" w:rsidRDefault="00477B8A" w:rsidP="000B243D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C16E396" w14:textId="77777777" w:rsidR="0020121F" w:rsidRDefault="0020121F" w:rsidP="000B243D">
+    <w:p w14:paraId="2C607BE9" w14:textId="77777777" w:rsidR="00477B8A" w:rsidRDefault="00477B8A" w:rsidP="000B243D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="58E66722" w14:textId="7053FD67" w:rsidR="00A33E71" w:rsidRDefault="00A33E71" w:rsidP="00A33E71">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4153"/>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="left" w:pos="8610"/>
       </w:tabs>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="1A0F63F0" w14:textId="77777777" w:rsidR="00A33E71" w:rsidRDefault="00A33E71" w:rsidP="00A33E71">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4153"/>
@@ -11344,79 +11244,79 @@
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12DE0BB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6F545586"/>
+    <w:tmpl w:val="E9169988"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1920" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%5、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2400" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="480"/>
       </w:pPr>
@@ -12706,64 +12606,66 @@
     <w:rsid w:val="0020121F"/>
     <w:rsid w:val="002053B9"/>
     <w:rsid w:val="002144C1"/>
     <w:rsid w:val="002371CD"/>
     <w:rsid w:val="00270268"/>
     <w:rsid w:val="00275E79"/>
     <w:rsid w:val="002A64D7"/>
     <w:rsid w:val="002C2411"/>
     <w:rsid w:val="002C54E9"/>
     <w:rsid w:val="002F05AD"/>
     <w:rsid w:val="002F3875"/>
     <w:rsid w:val="003159AE"/>
     <w:rsid w:val="00346B07"/>
     <w:rsid w:val="00353AEC"/>
     <w:rsid w:val="00383179"/>
     <w:rsid w:val="003B1B0A"/>
     <w:rsid w:val="003B64CD"/>
     <w:rsid w:val="003E1D32"/>
     <w:rsid w:val="003E758D"/>
     <w:rsid w:val="003F35E9"/>
     <w:rsid w:val="00403ABC"/>
     <w:rsid w:val="00414678"/>
     <w:rsid w:val="00417A3C"/>
     <w:rsid w:val="00447FC0"/>
     <w:rsid w:val="00457040"/>
+    <w:rsid w:val="00477B8A"/>
     <w:rsid w:val="004867EE"/>
     <w:rsid w:val="004C3E99"/>
     <w:rsid w:val="004C5C56"/>
     <w:rsid w:val="004D0CC8"/>
     <w:rsid w:val="004F298C"/>
     <w:rsid w:val="004F39B9"/>
     <w:rsid w:val="004F5E17"/>
     <w:rsid w:val="00503327"/>
     <w:rsid w:val="0051180F"/>
     <w:rsid w:val="0052335B"/>
     <w:rsid w:val="00527719"/>
     <w:rsid w:val="00532285"/>
     <w:rsid w:val="0053538A"/>
     <w:rsid w:val="00542932"/>
+    <w:rsid w:val="005521FC"/>
     <w:rsid w:val="00577F71"/>
     <w:rsid w:val="00583FFC"/>
     <w:rsid w:val="005E1C27"/>
     <w:rsid w:val="005E6036"/>
     <w:rsid w:val="00611849"/>
     <w:rsid w:val="006314FA"/>
     <w:rsid w:val="0064770F"/>
     <w:rsid w:val="006531D6"/>
     <w:rsid w:val="00667480"/>
     <w:rsid w:val="00675116"/>
     <w:rsid w:val="0067615E"/>
     <w:rsid w:val="00695F3E"/>
     <w:rsid w:val="006A4EE7"/>
     <w:rsid w:val="006A5C6D"/>
     <w:rsid w:val="006A7FFD"/>
     <w:rsid w:val="006D4D6A"/>
     <w:rsid w:val="007014BE"/>
     <w:rsid w:val="00701F2A"/>
     <w:rsid w:val="00704B46"/>
     <w:rsid w:val="007456E5"/>
     <w:rsid w:val="007477D7"/>
     <w:rsid w:val="007804F9"/>
     <w:rsid w:val="007B3B07"/>
     <w:rsid w:val="007B7251"/>
     <w:rsid w:val="007E0AEF"/>
@@ -13755,67 +13657,67 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E185FC1E-0D02-486A-9750-8CACDD5D3F7C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C0815086-C56A-4A9C-B6F9-241115EF00C3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>277</Words>
-  <Characters>1584</Characters>
+  <Words>271</Words>
+  <Characters>1550</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
+  <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Hewlett-Packard</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1858</CharactersWithSpaces>
+  <CharactersWithSpaces>1818</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Huang</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>