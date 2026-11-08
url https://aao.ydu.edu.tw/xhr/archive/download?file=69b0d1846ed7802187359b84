--- v0 (2026-05-16)
+++ v1 (2026-11-08)
@@ -2030,82 +2030,68 @@
               <w:ind w:leftChars="-29" w:left="-2" w:hangingChars="26" w:hanging="68"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>檢附附件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8823" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="364A539A" w14:textId="77777777" w:rsidR="00062189" w:rsidRPr="00F12AD6" w:rsidRDefault="00062189" w:rsidP="008E41BE">
-[...30 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="364A539A" w14:textId="58CBB26F" w:rsidR="00062189" w:rsidRPr="00F12AD6" w:rsidRDefault="00AD6187" w:rsidP="008E41BE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD6187">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>□活動計畫書 □預算表 □教師輔導學生證照考試規劃表 □輔導名單</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB48D0" w:rsidRPr="003853A0" w14:paraId="1B488746" w14:textId="77777777" w:rsidTr="0071283B">
         <w:trPr>
           <w:trHeight w:val="1095"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="34F7A382" w14:textId="77777777" w:rsidR="00F12AD6" w:rsidRPr="004A6D01" w:rsidRDefault="00FB48D0" w:rsidP="008E41BE">
             <w:pPr>
               <w:spacing w:beforeLines="30" w:before="108"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263493">
               <w:rPr>
@@ -2288,52 +2274,50 @@
           <w:p w14:paraId="535E5BE4" w14:textId="77777777" w:rsidR="00FB48D0" w:rsidRPr="00263493" w:rsidRDefault="00FB48D0" w:rsidP="008E41BE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65F8189C" w14:textId="77777777" w:rsidR="00FB48D0" w:rsidRPr="00263493" w:rsidRDefault="00FB48D0" w:rsidP="008E41BE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="79D51041" w14:textId="77777777" w:rsidR="00FB48D0" w:rsidRPr="00263493" w:rsidRDefault="00FB48D0" w:rsidP="008E41BE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3700E366" w14:textId="00137F1F" w:rsidR="001E328F" w:rsidRDefault="001E328F" w:rsidP="001E328F">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
@@ -3373,58 +3357,58 @@
     <w:p w14:paraId="4D2724BC" w14:textId="77777777" w:rsidR="00AF2F02" w:rsidRPr="00E311A9" w:rsidRDefault="00AF2F02" w:rsidP="00AF2F02">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="1200" w:hangingChars="500" w:hanging="1200"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00AF2F02" w:rsidRPr="00E311A9" w:rsidSect="00B303B6">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="567" w:right="1134" w:bottom="964" w:left="1134" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6066D514" w14:textId="77777777" w:rsidR="00741D54" w:rsidRDefault="00741D54">
+    <w:p w14:paraId="517B0F63" w14:textId="77777777" w:rsidR="00724149" w:rsidRDefault="00724149">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5625B482" w14:textId="77777777" w:rsidR="00741D54" w:rsidRDefault="00741D54">
+    <w:p w14:paraId="18C2DE06" w14:textId="77777777" w:rsidR="00724149" w:rsidRDefault="00724149">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
@@ -3448,58 +3432,58 @@
     <w:charset w:val="88"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="68F70D65" w14:textId="77777777" w:rsidR="00741D54" w:rsidRDefault="00741D54">
+    <w:p w14:paraId="52FE7F13" w14:textId="77777777" w:rsidR="00724149" w:rsidRDefault="00724149">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1FCF96DA" w14:textId="77777777" w:rsidR="00741D54" w:rsidRDefault="00741D54">
+    <w:p w14:paraId="125F3164" w14:textId="77777777" w:rsidR="00724149" w:rsidRDefault="00724149">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17570EAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FF6EC4C4"/>
     <w:lvl w:ilvl="0" w:tplc="2D0A3872">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
@@ -4140,50 +4124,51 @@
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="zh-TW" w:vendorID="64" w:dllVersion="5" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="zh-TW" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="zh-TW" w:vendorID="64" w:dllVersion="131077" w:nlCheck="1" w:checkStyle="1"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="0"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="480"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
@@ -4267,99 +4252,101 @@
     <w:rsid w:val="005408E2"/>
     <w:rsid w:val="00553DAB"/>
     <w:rsid w:val="00564CFF"/>
     <w:rsid w:val="00565327"/>
     <w:rsid w:val="005A28A7"/>
     <w:rsid w:val="005B04C4"/>
     <w:rsid w:val="005D06D5"/>
     <w:rsid w:val="005F2B6C"/>
     <w:rsid w:val="005F6BDE"/>
     <w:rsid w:val="006249B5"/>
     <w:rsid w:val="006353FB"/>
     <w:rsid w:val="00637BC8"/>
     <w:rsid w:val="00645070"/>
     <w:rsid w:val="00651A61"/>
     <w:rsid w:val="006821D5"/>
     <w:rsid w:val="006A01CA"/>
     <w:rsid w:val="006A5547"/>
     <w:rsid w:val="006C5468"/>
     <w:rsid w:val="006D083D"/>
     <w:rsid w:val="006D2B3C"/>
     <w:rsid w:val="006E27F8"/>
     <w:rsid w:val="006E38FC"/>
     <w:rsid w:val="0071283B"/>
     <w:rsid w:val="00713CCF"/>
     <w:rsid w:val="00721C3A"/>
+    <w:rsid w:val="00724149"/>
     <w:rsid w:val="00741D54"/>
     <w:rsid w:val="00742DCC"/>
     <w:rsid w:val="007610C1"/>
     <w:rsid w:val="0078362F"/>
     <w:rsid w:val="0079476D"/>
     <w:rsid w:val="007A21B6"/>
     <w:rsid w:val="007A3C9D"/>
     <w:rsid w:val="007D2882"/>
     <w:rsid w:val="007F49DF"/>
     <w:rsid w:val="007F770D"/>
     <w:rsid w:val="00803CD5"/>
     <w:rsid w:val="008273DA"/>
     <w:rsid w:val="00834369"/>
     <w:rsid w:val="008524CA"/>
     <w:rsid w:val="00853631"/>
     <w:rsid w:val="00860BA9"/>
     <w:rsid w:val="00880A7B"/>
     <w:rsid w:val="008A1EA0"/>
     <w:rsid w:val="008B44D8"/>
     <w:rsid w:val="008D5E4D"/>
     <w:rsid w:val="008E41BE"/>
     <w:rsid w:val="008E6C6C"/>
     <w:rsid w:val="008F165C"/>
     <w:rsid w:val="00927757"/>
     <w:rsid w:val="00927DEA"/>
     <w:rsid w:val="009419C5"/>
     <w:rsid w:val="009506FE"/>
     <w:rsid w:val="0096240C"/>
     <w:rsid w:val="009649BE"/>
     <w:rsid w:val="00985EA9"/>
     <w:rsid w:val="009A075D"/>
     <w:rsid w:val="009B33D6"/>
     <w:rsid w:val="009C66C4"/>
     <w:rsid w:val="009D2024"/>
     <w:rsid w:val="009D398B"/>
     <w:rsid w:val="009E0A44"/>
     <w:rsid w:val="009E2603"/>
     <w:rsid w:val="009F2A32"/>
     <w:rsid w:val="009F69B6"/>
     <w:rsid w:val="009F74FA"/>
     <w:rsid w:val="00A07C00"/>
     <w:rsid w:val="00A43E03"/>
     <w:rsid w:val="00A460AA"/>
     <w:rsid w:val="00A5243A"/>
     <w:rsid w:val="00A54538"/>
     <w:rsid w:val="00A64FC5"/>
     <w:rsid w:val="00A7112A"/>
     <w:rsid w:val="00A95E2A"/>
     <w:rsid w:val="00AD11E6"/>
+    <w:rsid w:val="00AD6187"/>
     <w:rsid w:val="00AF2F02"/>
     <w:rsid w:val="00AF5AD3"/>
     <w:rsid w:val="00B10F01"/>
     <w:rsid w:val="00B303B6"/>
     <w:rsid w:val="00B367EF"/>
     <w:rsid w:val="00B45D13"/>
     <w:rsid w:val="00B47E0C"/>
     <w:rsid w:val="00B773A1"/>
     <w:rsid w:val="00B77F4A"/>
     <w:rsid w:val="00B90B1F"/>
     <w:rsid w:val="00BF2085"/>
     <w:rsid w:val="00BF624C"/>
     <w:rsid w:val="00C14BA9"/>
     <w:rsid w:val="00C2459B"/>
     <w:rsid w:val="00C45A7F"/>
     <w:rsid w:val="00C53EB4"/>
     <w:rsid w:val="00C62A97"/>
     <w:rsid w:val="00C717C9"/>
     <w:rsid w:val="00C73355"/>
     <w:rsid w:val="00C97E10"/>
     <w:rsid w:val="00CA2DC8"/>
     <w:rsid w:val="00CB7510"/>
     <w:rsid w:val="00CC2D98"/>
     <w:rsid w:val="00CC5050"/>
     <w:rsid w:val="00CE0803"/>
@@ -5257,67 +5244,67 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96A3F4C6-E9AE-4E79-AFC8-321E3A894003}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3000724D-7689-4D21-B49B-099CD69C1A18}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>143</Words>
-  <Characters>818</Characters>
+  <Characters>820</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>CMT</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>960</CharactersWithSpaces>
+  <CharactersWithSpaces>962</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>提升教學績效獎助要點申請表</dc:title>
   <dc:subject/>
   <dc:creator>user</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>